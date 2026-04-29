--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10387892</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.58021/S5H01K</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Facilitating Learning in the Professional Development Program</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kluger-Bell, Barry; Barnes, Austin; Seagroves, Scott; Ball, Tamara; J., Anne Metevier; McConnell, Nicholas; Palomino, Rafael; Hunter, Lisa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Seagroves, Scott; Barnes, Austin; Metevier, Anne; Porter, Jason; Hunter, Lisa</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>23-36</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In teaching for experiential learning, we measure our success not by how well we presented the material or designed an activity but by how well our students learned. Facilitation, the moment-to-moment twists and turns of live interactions between educators and learners, is a critical tool for student learning. Over the 20 years of the Professional Development Program (PDP), we have refined our articulation of the desired learning outcomes and have developed a set of strategies and “moves” that contribute to attaining those outcomes. Here, we examine these as well as describe materials and training developed in the PDP to build the skills of novice facilitators.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute for Scientist &amp; Engineer Educators (ISEE)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>