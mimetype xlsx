--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10388392</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fevo.2022.944803</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Residents manage dynamic plant communities: Change over time in urban vegetation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wheeler, Megan M.; Larson, Kelli L.; Cook, Elizabeth M.; Hall, Sharon J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-701X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Introduction              Integrated social and ecological processes shape urban plant communities, but the temporal dynamics and potential for change in these managed communities have rarely been explored. In residential yards, which cover about 40% of urban land area, individuals make decisions that control vegetation outcomes. These decisions may lead to relatively static plant composition and structure, as residents seek to expend little effort to maintain stable landscapes. Alternatively, residents may actively modify plant communities to meet their preferences or address perceived problems, or they may passively allow them to change. In this research, we ask, how and to what extent does residential yard vegetation change over time?                                      Methods              We conducted co-located ecological surveys of yards (in 2008, 2018, and 2019) and social surveys of residents (in 2018) in four diverse neighborhoods of Phoenix, Arizona.                                      Results              94% of residents had made some changes to their front or back yards since moving in. On average, about 60% of woody vegetation per yard changed between 2008 and 2018, though the number of species present did not differ significantly. In comparison, about 30% of woody vegetation changed in native Sonoran Desert reference areas over 10 years. In yards, about 15% of woody vegetation changed on average in a single year, with up to 90% change in some yards. Greater turnover was observed for homes that were sold, indicating a “pulse” of management. Additionally, we observed greater vegetation turnover in the two older, lawn-dominated neighborhoods surveyed despite differences in neighborhood socioeconomic factors.                                      Discussion              These results indicate that residential plant communities are dynamic over time. Neighborhood age and other characteristics may be important drivers of change, while socioeconomic status neither promotes nor inhibits change at the neighborhood scale. Our findings highlight an opportunity for management interventions, wherein residents may be open to making conservation-friendly changes if they are already altering the composition of their yards.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638725</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>