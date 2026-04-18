--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10389149</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/WAF-D-21-0176.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Evaluation of Surface Wind and Gust Forecasts from the High-Resolution Rapid Refresh Model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fovell, Robert G.; Gallagher, Alex</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Weather and Forecasting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1049 to 1068</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0882-8156</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            We utilized high temporal resolution, near-surface observations of sustained winds and gusts from two networks, the primarily airport-based Automated Surface Observing System (ASOS) and the New York State Mesonet (NYSM), to evaluate forecasts from the operational High-Resolution Rapid Refresh (HRRR) model, versions 3 and 4. Consistent with past studies, we showed the model has a high degree of skill in reproducing the diurnal variation of network-averaged wind speed of ASOS stations, but also revealed several areas where improvements could be made. Forecasts were found to be underdispersive, deficient in both temporal and spatial variability, with significant errors occurring during local nighttime hours in all regions and in forested environments for all hours of the day. This explained why the model overpredicted the network-averaged wind in the NYSM because much of that network’s stations are in forested areas. A simple gust parameterization was shown not only to have skill in predicting gusts in both networks but also to mitigate systemic biases found in the sustained wind forecasts.                          Significance Statement              Many users depend on forecasts from operational models and need to know their strengths, weaknesses, and limitations. We examined generally high-quality near-surface observations of sustained winds and gusts from the nationwide Automated Surface Observing System (ASOS) and the New York State Mesonet (NYSM) and used them to evaluate forecasts from the previous (version 3) and current (version 4) operational High-Resolution Rapid Refresh (HRRR) model for a selected month. Evidence indicated that the wind forecasts are excellent yet imperfect and areas for further improvement remain. In particular, we showed there is a high degree of skill in representing the diurnal variation of sustained wind at ASOS stations but insufficient spatial and temporal forecast variability and overprediction at night everywhere, in forested areas at all times of day, and at NYSM sites in particular, which are more likely to be sited in the forest. Gusts are subgrid even at the fine grid spacing of the HRRR (3 km) and thus must be parameterized. Our simple gust algorithm corrected for some of these systemic biases, resulting in very good predictions of the maximum hourly gust.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921546</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>