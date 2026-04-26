--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10389241</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Characterization of Additively Manufactured Beta Materials</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dana, E.; Kumpaty, S.; Weston, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME International Mechanical Engineering Conference and Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>IMECE2022-88301
+Additive manufacturing (AM) is transforming industrial production. AM can produce parts with complex geometries and functionality. However, one of the biggest challenges in the AM world is limited material options. The purpose of this research is to develop new material mixtures and determine their mechanical properties for use at the MSOE Rapid Prototyping Center and provide valuable insight into beta materials for use in AM industry. Elastomeric polyurethane (EPU 40) and Rigid polyurethane (RPU 70), resins developed by Carbon3D, are employed for this research. Initially, EPU 40 (100%) and RPU 70 (100%) were used to print tensile and hardness test specimens so that their mechanical properties could be compared to the standard values presented by Carbon3D and used as benchmarks for newly developed material. Mixtures of the two materials, EPU 40 and RPU 70, in multiple ratios were then created and used to print tensile and hardness test specimens. Data collected from tensile and hardness tests show that EPU 40 and RPU 70 can be combined in various ratios to obtain material properties that lie between the two individual components. In addition to developing these new materials, the effect of printing orientation on mechanical properties was also studied in this paper.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045738</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>