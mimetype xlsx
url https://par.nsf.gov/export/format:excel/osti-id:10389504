--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10389504</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/atoms10030094</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Relativistic Atomic Structure of Au IV and the Os Isoelectronic Sequence: Opacity Data for Kilonova Ejecta</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Taghadomi, Zahra Sadat; Wan, Yier; Flowers, Alicia; Stancil, Phillip; McLaughlin, Brendan; Bromley, Steven; Marler, Joan; Sosolik, Chad; Loch, Stuart</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atoms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2218-2004</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Direct detection of gravitational waves (GWs) on 17 August 2017, propagating from a binary neutron star merger, or a “kilonova”, opened the era of multimessenger astronomy. The ejected material from neutron star mergers, or “kilonova”, is a good candidate for optical and near infrared follow-up observations after the detection of GWs. The kilonova from the ejecta of GW1780817 provided the first evidence for the astrophysical site of the synthesis of heavy nuclei through the rapid neutron capture process or r-process. Since properties of the emission are largely affected by opacities of the ejected material, enhancements in the available r-process data is important for neutron star merger modeling. However, given the complexity of the electronic structure of these heavy elements, considerable efforts are still needed to converge to a reliable set of atomic structure data. The aim of this work is to alleviate this situation for low charge state elements in the Os-like isoelectronic sequence. In this regard, the general-purpose relativistic atomic structure packages (GRASP0 and GRASP2K) were used to obtain energy levels and transition probabilities (E1 and M1). We provide line lists and expansion opacities for a range of r-process elements. We focus here on the Os isoelectronic sequence (Os I, Ir II, Pt III, Au IV, Hg V). The results are benchmarked against existing experimental data and prior calculations, and predictions of emission spectra relevant to kilonovae are provided. Fine-structure (M1) lines in the infrared potentially observable by the James Webb Space Telescope are highlighted.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816984</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>