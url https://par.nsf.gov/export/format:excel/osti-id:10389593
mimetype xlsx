--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10389593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mantle thermochemical variations beneath the continental United States through petrologic interpretation of seismic tomography</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shinevar, William J.; Golos, Eva M.; Jagoutz, Oliver; Behn, Mark D.; Van der Hilst, Robert D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hans Thybo</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth and planetary science letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-821X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The continental lithospheric mantle plays an essential role in stabilizing continents over long geological time scales. Quantifying spatial variations in thermal and compositional properties of the mantle lithosphere is crucial to understanding its formation and its impact on continental stability; however, our understanding of these variations remains limited. Here we apply the Whole-rock Interpretive Seismic Toolbox For Ultramafic Lithologies (WISTFUL) to estimate thermal, compositional, and density variations in the continental mantle beneath the contiguous United States from MITPS_20, a joint body and surface wave tomographic inversion for Vp and Vs with high resolution in the shallow mantle (60–100 km). Our analysis shows lateral variations in temperature beneath the continental United States of up to 800–900 °C at 60, 80, and 100 km depth. East of the Rocky Mountains, the mantle lithosphere is generally cold (350–850 °C at 60 km), with higher temperatures (up to 1000 °C at 60 km) along the Atlantic coastal margin. By contrast, the mantle lithosphere west of the Rocky Mountains is hot (typically &gt;1000 °C at 60 km, &gt;1200 °C at 80–100 km), with the highest temperatures beneath Holocene volcanoes. In agreement with previous work, we find that the chemical depletion predicted by WISTFUL does not fully offset the density difference due to temperature. Extending our results using Rayleigh-Taylor instability analysis, implies the lithosphere below the United States could be undergoing oscillatory convection, in which cooling, densification, and sinking of a chemically buoyant layer alternates with reheating and rising of that layer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952642</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>