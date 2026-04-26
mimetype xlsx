--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10390983</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/galaxies10060117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling Reconstructed Images of Jets Launched by SANE Super-Eddington Accretion Flows around SMBHs with the ngEHT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Curd, Brandon; Emami, Razieh; Roelofs, Freek; Anantua, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Galaxies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2075-4434</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Tidal disruption events (TDEs) around supermassive black holes (SMBHs) are a potential laboratory to study super-Eddington accretion disks and sometimes result in powerful jets or outflows which may shine in the radio and sub-millimeter bands. In this work, we modeled the thermal synchrotron emission of jets by general relativistic radiation magneto-hydrodynamics (GRRMHD) simulations of a BH accretion disk/jet system which assumed the TDE resulted in a magnetized accretion disk around a BH accreting at ∼12–25 times the Eddington accretion rate. Through synthetic observations with the Next Generation Event Horizon Telescope (ngEHT) and an image reconstruction analysis, we demonstrate that TDE jets may provide compelling targets within the context of the models explored in this work. In particular, we found that jets launched by a SANE super-Eddington disk around a spin a*=0.9 reach the ngEHT detection threshold at large distances (up to 100 Mpc in this work). A two-temperature plasma in the jet or weaker jets, such as a spin a*=0 model, requires a much closer distance, as we demonstrate detection at 10 Mpc for limiting cases of a*=0,R=1 or a*=0.9,R=20. We also demonstrate that TDE jets may appear as superluminal sources if the BH is rapidly rotating and the jet is viewed nearly face on.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034306; 1816420; 1935980</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>