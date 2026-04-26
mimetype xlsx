--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10391020</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interdisciplinary Research and STEM-focused Social Science Curriculum Support Retention and Impact Perception of Science in Cohort of S-STEM Scholarship Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aizenman, Jennifer; Kling, Thomas; Ramsey, Laura; Solomon, Jibril; King, Colby; Waratuke, Stephen; Womack, Catherine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of STEM  Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5-16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2785-9436</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A curricular approach to supporting low-income STEM Scholars is outlined and initial associations with retention, social and cultural capital, perception of science, self-efficacy, and outcome expectations are examined. Details are provided for the curricular support program based on interdisciplinary research, service learning, and an explicit examination of the interpretation of science based on culture and social location. We show that Scholars had increased retention and graduation within STEM majors compared to a control group. Further, Scholars self-report in surveys and interviews increased social and cultural capital, motivation, and related outcomes that they attribute to the interdisciplinary coursework that comprises the bulk of the program.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643475</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>