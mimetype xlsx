--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,189 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10391139</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mathematicians Navigating Parenthood: Lessons Learned, Methodologies, and Useful Solutions That Were Beneficial During the COVID-19 Pandemic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gurski, Katharine; Peace, Angela; Prosper, Olivia; Stepien, Tracy; Teboh-Ewungkem, Miranda I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Notices of the American Mathematical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1918-1922</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-9920</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Navigating a career as a mathematician in academia, industry, or a national lab was challenging for many families with children before the COVID-19 pandemic. Then, the
+pandemic hit and the situation was exacerbated. Parents and parents-to-be were tested and challenged in ways unanticipated, with time for parental duties clashing with time for research, teaching, and service, leaving those wishing to be parents contemplating the feasibility of this balancing act of parenthood and work-life in a COVID-19 era and
+beyond. Many members in our mathematics community experienced these challenges first hand and persevered. Lessons were learned and different methodologies employed
+as many reimagined what work-life and home-life balance looked like. These lessons and methodologies can be useful in our future endeavors as parent-educators and researchers,
+and if shared can benefit others who are in parenthood or on the path to parenthood, as they seek to create a better harmony between work and home life. Thus, this article explores and showcases some of the discussions that ensued during a 2022 Joint Mathematics Meeting (JMM) Professional Development Workshop Mathematicians Navigating Parenthood organized by the authors. The article collects key discussion points and lessons learned, putting together useful solutions and resources, as well as unresolved questions. We report on strategies to help parents and parents-to-be succeed as well as present proposals on what departments could implement based on their individual policies to provide a welcoming environment to colleagues with, or expecting, children.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1815750</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>