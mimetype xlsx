--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10391850</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10618-022-00842-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Individualized passenger travel pattern multi-clustering based on graph regularized tensor latent dirichlet allocation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Ziyue; Yan, Hao; Zhang, Chen; Tsung, Fugee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Data Mining and Knowledge Discovery</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1247 to 1278</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1384-5810</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Individual passenger travel patterns have significant value in understanding passenger’s behavior, such as learning the hidden clusters of locations, time, and passengers. The learned clusters further enable commercially beneficial actions such as customized services, promotions, data-driven urban-use planning, peak hour discovery, and so on. However, the individualized passenger modeling is very challenging for the following reasons: 1) The individual passenger travel data are multi-dimensional spatiotemporal big data, including at least the origin, destination, and time dimensions; 2) Moreover, individualized passenger travel patterns usually depend on the external environment, such as the distances and functions of locations, which are ignored in most current works. This work proposes a multi-clustering model to learn the latent clusters along the multiple dimensions of Origin, Destination, Time, and eventually, Passenger (ODT-P). We develop a graph-regularized tensor Latent Dirichlet Allocation (LDA) model by first extending the traditional LDA model into a tensor version and then applies to individual travel data. Then, the external information of stations is formulated as semantic graphs and incorporated as the Laplacian regularizations; Furthermore, to improve the model scalability when dealing with massive data, an online stochastic learning method based on tensorized variational Expectation-Maximization algorithm is developed. Finally, a case study based on passengers in the Hong Kong metro system is conducted and demonstrates that a better clustering performance is achieved compared to state-of-the-arts with the improvement in point-wise mutual information index and algorithm convergence speed by a factor of two.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1830363</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>