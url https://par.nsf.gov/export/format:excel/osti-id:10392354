--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10392354</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The role of gravitational body forces in the development of metamorphic core complexes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bahadori, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5646</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Within extreme continental extension areas, ductile middle crust is exhumed at the surface as metamorphic core complexes. Sophisticated quantitative models of extreme extension predicted upward transport of ductile middlelower crust through time. Here we develop a general model for metamorphic core complexes formation and demonstrate that they result from the collapse of a mountain belt supported by a thickened crustal root. We show that gravitational body forces generated by topography and crustal root cause an upward flow pattern of the ductile lower-middle crust, facilitated by a detachment surface evolving into low-angle normal fault. This detachment surface acquires large amounts of finite strain, consistent with thick mylonite zones found in metamorphic core complexes. Isostatic rebound exposes the detachment in a domed upwarp, while the final Moho discontinuity across the extended region relaxes to a flat geometry. This work suggests that belts of metamorphic core complexes are a fossil signature of collapsed highlands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814051</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>