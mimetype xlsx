--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10393252</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/1369118X.2022.2147398</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Truth in a sea of data: adoption and use of data search tools among researchers and journalists</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jia, Haiyan; Miller, Larrisa I.; Hicks, Jessica; Moscot, Ethan; Landberg, Alissa; Heflin, Jeff; Davison, Brian D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Information, Communication &amp; Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 20</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1369-118X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing availability of data search tools brings opportunities for non-expert users. Among these users, interdisciplinary researchers and data journalists represent a growing population whose work can lead to societal benefit. Through in-depth interviews, we examine what strategies and approaches researchers and journalists adopt to search online data, how they apply current technology to facilitate dataset search, and the barriers and difficulties that they encounter in their work with data. Our findings reveal that with technological limitations in the aspects of searchability, interactivity and usability, dataset search for non-experts remains a challenge. We have found that little attention has been paid to non-experts’ emerging data need, significantly constraining the design and development of technological tools for supporting non-expert users. Our findings underline the critical impact of the design, development and deployment of technological tools to enable the meaningful use of today’s increasingly available data toward a civil society.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816325</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>