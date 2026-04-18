--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10393516</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2203399119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A unified theory of free energy functionals and applications to diffusion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Andrew B.; Miroshnik, Leonid; Rummel, Brian D.; Balakrishnan, Ganesh; Han, Sang M.; Sinno, Talid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Free energy functionals of the Ginzburg–Landau type lie at the heart of a broad class of continuum dynamical models, such as the Cahn–Hilliard and Swift–Hohenberg equations. Despite the wide use of such models, the assumptions embodied in the free energy functionals frequently either are poorly justified or lead to physically opaque parameters. Here, we introduce a mathematically rigorous pathway for constructing free energy functionals that generalizes beyond the constraints of Ginzburg–Landau gradient expansions. We show that the formalism unifies existing free energetic descriptions under a single umbrella by establishing the criteria under which the generalized free energy reduces to gradient-based representations. Consequently, we derive a precise physical interpretation of the gradient energy parameter in the Cahn–Hilliard model as the product of an interaction length scale and the free energy curvature. The practical impact of our approach is demonstrated using both a model free energy function and the silicon–germanium alloy system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1808065; 1809095</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>