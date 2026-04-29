--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10393874</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2LC00527A</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hydrodynamic dissection of &lt;i&gt;Stentor coeruleus&lt;/i&gt; in a microfluidic cross junction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paul, Rajorshi; Zhang, Kevin S.; Kurosu Jalil, Myra; Castaño, Nicolas; Kim, Sungu; Tang, Sindy K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lab on a Chip</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3508 to 3520</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1473-0197</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Stentor coeruleus              , a single-cell ciliated protozoan, is a model organism for wound healing and regeneration studies. Despite              Stentor              's large size (up to 2 mm in extended state), microdissection of              Stentor              remains challenging. In this work, we describe a hydrodynamic cell splitter, consisting of a microfluidic cross junction, capable of splitting              Stentor              cells in a non-contact manner at a high throughput of ∼500 cells per minute under continuous operation. Introduction of asymmetry in the flow field at the cross junction leads to asymmetric splitting of the cells to generate cell fragments as small as ∼8.5 times the original cell size. Characterization of cell fragment viability shows reduced 5-day survival as fragment size decreases and as the extent of hydrodynamic stress imposed on the fragments increases. Our results suggest that cell fragment size and composition, as well as mechanical stress, play important roles in the long-term repair of              Stentor              cells and warrant further investigations. Nevertheless, the hydrodynamic splitter can be useful for studying phenomena immediately after cell splitting, such as the closure of wounds in the plasma membrane which occurs on the order of 100–1000 seconds in              Stentor              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>