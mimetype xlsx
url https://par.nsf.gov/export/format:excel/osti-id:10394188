--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10394188</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/mi13122063</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultrafast Pulse Generation from Quantum Cascade Lasers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Feihu; Qi, Xiaoqiong; Chen, Zhichao; Razeghi, Manijeh; Dhillon, Sukhdeep</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Micromachines</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2063</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-666X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Quantum cascade lasers (QCLs) have broken the spectral barriers of semiconductor lasers and enabled a range of applications in the mid-infrared (MIR) and terahertz (THz) regimes. However, until recently, generating ultrashort and intense pulses from QCLs has been difficult. This would be useful to study ultrafast processes in MIR and THz using the targeted wavelength-by-design properties of QCLs. Since the first demonstration in 2009, mode-locking of QCLs has undergone considerable development in the past decade, which includes revealing the underlying mechanism of pulse formation, the development of an ultrafast THz detection technique, and the invention of novel pulse compression technology, etc. Here, we review the history and recent progress of ultrafast pulse generation from QCLs in both the THz and MIR regimes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149908</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>