--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10394922</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/zootaxa.5194.4.6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Oficanthon Paulian, 1985, a junior synonym of Lepanus Balthasar, 1966 (Coleoptera: Scarabaeidae: Scarabaeinae), with redescription of Lepanus mirabilis (Paulian, 1985)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>GUNTER, NICOLE L.; SAXTON, NATALIE A.; WEIR, THOMAS A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zootaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5194</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>575 to 584</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1175-5326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The monotypic genus Oficanthon Paulian, 1985 (Coleoptera: Scarabaeidae: Scarabaeinae) is treated as a junior synonym of the genus Lepanus Balthasar, 1966, and L. mirabilis (Paulian, 1985), new combination is proposed for Oficanthon mirabilis Paulian, 1985. Both morphological and molecular evidence support this synonymy. Morphological evidence further supports its placement within the Lepanus ustulatus species group. Lepanus mirabilis is redescribed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942193</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>