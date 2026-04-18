--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10395447</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-022-09345-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Excess mortality in Belarus during the COVID-19 pandemic as the case study of a country with limited non-pharmaceutical interventions and limited reporting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kirpich, Alexander; Shishkin, Aleksandr; Weppelmann, Thomas A.; Tchernov, Alexander Perez; Skums, Pavel; Gankin, Yuriy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Public health intervention to contain the ongoing COVID-19 pandemic significantly differed by country since the SARS-CoV-2 spread varied regionally in time and in scale. Since vaccinations were not available until the end of 2020 non-pharmaceutical interventions (NPIs) remained the only strategies to mitigate the pandemic spread at that time. Belarus in Europe is one of a few countries with a high Human Development Index where no lockdowns have ever been implemented and only limited NPIs have taken place for a period of time. Therefore, the Belarusian case was evaluated and compared in terms of the mortality burden. Since the COVID-19 mortality was low, the excess              overall              mortality was studied for Belarus. Since no overall mortality data have been reported past June 2020 the analysis was complemented by the study of Google Trends funeral-related search queries up until August 2021. Depending on the model, the Belarusian mortality for June of 2020 was 29 to 39% higher than otherwise expected with the corresponding estimated excess death was from 2953 to 3690 while the reported COVID-19 mortality for June 2020 was only 157 cases. The Belarusian excess mortality for June 2020 was higher than for all neighboring countries with an excess of 5% for Poland, 5% for Ukraine, 8% for Russia, 11% for Lithuania and 11% for Latvia. The relationship between Google Trends and mortality time series was studied using Granger’s test and the results were statistically significant. The results for Google Trends searches did vary by key phrase with the largest excess of 138% for April 2020 and 148% for September 2020 was observed for a key phrase “coffin”, while the largest excess of 218% for January 2021 was observed for “funeral services”. In summary, there are indications of the excess overall mortality in Belarus, which is larger than the reported COVID-19-related mortality.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047828; 2415564</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>