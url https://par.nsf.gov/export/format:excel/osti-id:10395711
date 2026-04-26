--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10395711</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/microorganisms11020331</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mapping Genetic Variation in Arabidopsis in Response to Plant Growth-Promoting Bacterium Azoarcus olearius DQS-4T</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Plucani do Amaral, Fernanda Plucani; Wang, Juexin; Williams, Jacob; Tuleski, Thalita R.; Joshi, Trupti; Ferreira, Marco A.; Stacey, Gary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microorganisms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2607</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Plant growth-promoting bacteria (PGPB) can enhance plant health by facilitating nutrient uptake, nitrogen fixation, protection from pathogens, stress tolerance and/or boosting plant productivity. The genetic determinants that drive the plant–bacteria association remain understudied. To identify genetic loci highly correlated with traits responsive to PGPB, we performed a genome-wide association study (GWAS) using an Arabidopsis thaliana population treated with Azoarcus olearius DQS-4T. Phenotypically, the 305 Arabidopsis accessions tested responded differently to bacterial treatment by improving, inhibiting, or not affecting root system or shoot traits. GWA mapping analysis identified several predicted loci associated with primary root length or root fresh weight. Two statistical analyses were performed to narrow down potential gene candidates followed by haplotype block analysis, resulting in the identification of 11 loci associated with the responsiveness of Arabidopsis root fresh weight to bacterial inoculation. Our results showed considerable variation in the ability of plants to respond to inoculation by A. olearius DQS-4T while revealing considerable complexity regarding statistically associated loci with the growth traits measured. This investigation is a promising starting point for sustainable breeding strategies for future cropping practices that may employ beneficial microbes and/or modifications of the root microbiome.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2054173; 1853549</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>