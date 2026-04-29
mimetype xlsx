--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10396539</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-35213-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Unconventional non-local relaxation dynamics in a twisted trilayer graphene moiré superlattice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Halbertal, Dorri; Turkel, Simon; Ciccarino, Christopher J.; Hauck, Jonas B.; Finney, Nathan; Hsieh, Valerie; Watanabe, Kenji; Taniguchi, Takashi; Hone, James; Dean, Cory; Narang, Prineha; Pasupathy, Abhay N.; Kennes, Dante M.; Basov, D. N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The electronic and structural properties of atomically thin materials can be controllably tuned by assembling them with an interlayer twist. During this process, constituent layers spontaneously rearrange themselves in search of a lowest energy configuration. Such relaxation phenomena can lead to unexpected and novel material properties. Here, we study twisted double trilayer graphene (TDTG) using nano-optical and tunneling spectroscopy tools. We reveal a surprising optical and electronic contrast, as well as a stacking energy imbalance emerging between the moiré domains. We attribute this contrast to an unconventional form of lattice relaxation in which an entire graphene layer spontaneously shifts position during assembly, resulting in domains of ABABAB and BCBACA stacking. We analyze the energetics of this transition and demonstrate that it is the result of a non-local relaxation process, in which an energy gain in one domain of the moiré lattice is paid for by a relaxation that occurs in the other.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004691</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>