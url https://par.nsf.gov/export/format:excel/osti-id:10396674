--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10396674</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0122768</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2D materials-assisted heterogeneous integration of semiconductor membranes toward functional devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Park, Minseong; Bae, Byungjoon; Kim, Taegeon; Kum, Hyun S.; Lee, Kyusang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Applied Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>190902</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-8979</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Heterogeneous integration techniques allow the coupling of highly lattice-mismatched solid-state membranes, including semiconductors, oxides, and two-dimensional materials, to synergistically fuse the functionalities. The formation of heterostructures generally requires two processes: the combination of crystalline growth and a non-destructive lift-off/transfer process enables the formation of high-quality heterostructures. Although direct atomic interaction between the substrate and the target membrane ensures high-quality growth, the strong atomic bonds at the substrate/epitaxial film interface hinder the non-destructive separation of the target membrane from the substrate. Alternatively, a 2D material-coated compound semiconductor substrate can transfer the weakened (but still effective) surface potential field of the surface through the 2D material, allowing both high-quality epitaxial growth and non-destructive lift-off of the grown film. This Perspective reviews 2D/3D heterogeneous integration techniques, along with applications of III–V compound semiconductors and oxides. The advanced heterogeneous integration methods offer an effective method to produce various freestanding membranes for stackable heterostructures with unique functionalities that can be applied to novel electrical, optoelectronic, neuromorphic, and bioelectronic systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>