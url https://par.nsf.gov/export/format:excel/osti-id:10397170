--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10397170</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/GES02430.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Petrogenesis of voluminous silicic magmas in the Sierra Madre Occidental large igneous province, Mexican Cordillera: Insights from zircon and Hf-O isotopes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andrews, Graham D.M.; Busby, Cathy J.; Brown, Sarah R.; Fisher, Christopher M.; Davila-Harris, Pablo; Strickland, Ariel; Vervoort, Jeffrey D.; Pettus, Holly D.; McDowell, Fred W.; Murray, Bryan P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>946 to 984</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-040X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Combined Hf-O isotopic analyses of zircons from tuffs and lavas within the Sierra Madre Occidental (SMO) silicic large igneous province are probes of petrogenetic processes in the lower and upper crust. Existing petrogenetic and tectonomagmatic models diverge, having either emphasized significant crustal reworking of hydrated continental lithosphere in an arc above the retreating Farallon slab or significant input of juvenile mantle melts through a slab window into an actively stretching continental lithosphere. New isotopic data are remarkably uniform within and between erupted units across the spatial and temporal extent of the SMO, consistent with homogeneous melt production and evolution. Isotopic values are consistent with enriched mantle magmas (80%) that assimilated Proterozoic paragneisses (~20%) from the lower crust. δ18Ozircon values are consistent with fractionation of mafic magma and not with assimilation of hydrothermally altered upper crust, suggesting that the silicic magmas evolved at depth. Isotopic data agree with previous interpretations where voluminous juvenile melts entered the lithosphere during the transition from a continental arc experiencing slab rollback (Late Eocene) to the arrival of a subducting slab window (Oligocene and Early Miocene) and failure of the upper plate leading to the opening of the Gulf of California (Late Miocene). An anomalously large heat flux and extension of the upper plate allow for the sustained fractionation of the voluminous SMO magmas and assimilation of the lower crust.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004618</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>