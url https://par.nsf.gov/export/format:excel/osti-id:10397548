--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10397548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17604/drt6-ys34</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>African smoke particles act as cloud condensation nuclei in the wintertime tropical North Atlantic boundary layer over Barbados</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Royer, Haley; Pöhlker, Mira; Krueger, Ovid Oktavian; Blades, Edmund; Sealy, Peter; Lata, Nurun Nahar; Cheng, Zezhen; China, Swarup; Ault, Andrew; Quinn, Patricia; Zuidema, Paquita; Pöhlker, Christopher; Pöschl, Ulrich; Andreae, Meinrat; Gaston, Cassandra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["The number concentration and properties of aerosol particles serving as cloud condensation nuclei (CCN) are important for understanding cloud properties, including in the tropical Atlantic marine boundary layer (MBL), where marine cumulus clouds reflect incoming solar radiation and obscure the low-albedo ocean surface. Studies linking aerosol source, composition, and water uptake properties in this region have been conducted primarily during the summertime dust transport season, despite the region receiving a variety of aerosol particle types throughout the year. In this study, we compare size-resolved aerosol chemical composition data to the hygrocopicity parameter κ derived from size-resolved CCN measurements made during the Elucidating the Role of Clouds-Circulation Coupling in Climate (EUREC4A) and Atlantic Tradewind Ocean-Atmosphere Mesoscale Interaction Campaign (ATOMIC) campaigns from January to February 2020. We observed unexpected periods of wintertime long-range transport of African smoke and dust to Barbados. During these periods, the accumulation-mode aerosol particle and CCN Number concentrations as well as the proportions of dust and smoke particles increased, whereas average κ slightly decreased (κ &amp;#61; 0.46 &amp;#43;/- 0.10) from marine background conditions (κ &amp;#61; 0.52 &amp;#43;/- 0.09) when the particles were mostly composed of marine organics and sulfate. Size-resolved chemical analysis shows that smoke particles were the major contributor to the accumulation mode during long-range transport events, indicating that smoke is mainly responsible for the observed increase in CCN number concentrations. Earlier studies conducted at Barbados have mostly focused on the role of dust in CCN, but our results show that aerosol hygroscopicity and CCN number concentrations during wintertime long-range transport events over the tropical North Atlantic are also affected by African smoke. Our findings highlight the importance of African smoke for atmospheric processes and cloud formation over the Caribbean."],"TechnicalInfo":["In the file \u201cDust_Mass_Conc_Royer2022\u201d dust mass concentrations in grams per meter^3 are provided for each day of sampling. These data were used to generate Figure 2a in the manuscript. The file \u201cParticle_Type_#fract_Royer2022\u201d contains data obtained through CCSEM/EDX analysis and used to generate the temporal chemistry plot (Figure 4) provided in the manuscript. The data contains particle numbers for each particle type identified on stage 3 of the sampler, total particle numbers analyzed for the entire stage 3 sample, as well as particle number fractions in % values. In the file \u201cSize-resolved_chem_Royer2022\u201d we provide particle # and number fraction (%) values used to generate size-resolved chemistry plots in the manuscript (Figures 5a and 5b). The file includes all particle numbers and number fractions for sea salt, aged sea salt, dust&amp;#43;sea salt, dust, dust&amp;#43;smoke, smoke, sulfate, and organic particles in each size bin from 0.1 through 8.058 um during cumulative clean marine periods and CAT Event 1 as described in the manuscript. The file \u201cK_at_0.16S_Royer2022\u201d contains κ values calculated at 0.16% supersaturation (S) throughout the entire sampling period. These data were specifically used to generate the plot in Figure 7a. The file \u201cCCN#_at_0.16S_Royer2022\u201d contains cloud condensation nuclei (CCN) values calculated at 0.16% supersaturation (S) throughout the entire sampling period. These data were used to create the CCN portion of the plot in Figure 7b."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1944958</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>University of Miami Libraries</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>