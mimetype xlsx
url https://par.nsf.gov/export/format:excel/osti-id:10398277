--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10398277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v36i9.21169</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MDPGT: Momentum-Based Decentralized Policy Gradient Tracking</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jiang, Zhanhong; Lee, Xian Yeow; Tan, Sin Yong; Tan, Kai Liang; Balu, Aditya; Lee, Young M; Hegde, Chinmay; Sarkar, Soumik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9377 to 9385</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a novel policy gradient method for multi-agent reinforcement learning, which leverages two different variance-reduction techniques and does not require large batches over iterations. Specifically, we propose a momentum-based decentralized policy gradient tracking (MDPGT) where a new momentum-based variance reduction technique is used to approximate the local policy gradient surrogate with importance sampling, and an intermediate parameter is adopted to track two consecutive policy gradient surrogates. MDPGT provably achieves the best available sample complexity of O(N -1 e -3) for converging to an e-stationary point of the global average of N local performance functions (possibly nonconcave). This outperforms the state-of-the-art sample complexity in decentralized model-free reinforcement learning and when initialized with a single trajectory, the sample complexity matches those obtained by the existing decentralized policy gradient methods. We further validate the theoretical claim for the Gaussian policy function. When the required error tolerance e is small enough, MDPGT leads to a linear speed up, which has been previously established in decentralized stochastic optimization, but not for reinforcement learning. Lastly, we provide empirical results on a multi-agent reinforcement learning benchmark environment to support our theoretical findings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005804</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>