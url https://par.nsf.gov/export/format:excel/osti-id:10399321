--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10399321</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Digital Photography Techniques in Microfluidics: Exposure Bracketing for High Dynamic Range Magnetophoretic Cytometry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Civelekoglu, Ozgun; Wang, Ningquan; Liu, Ruxiu; Boya, Mert; Ozkaya-Ahmadov, Tevhide; Sarioglu, A. Fatih</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>MicroTAS 2019</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Due to the vast difference in surface expression levels among cell populations, flow cytometers must possess a dynamic range sufficiently high to accommodate such variations. We recently introduced a microchip-based flow cytometer that combines magnetophoresis and distributed Coulter sensing. Inspired from digital photography techniques, we implemented exposure bracketing in magnetophoretic cell sorting to enhance the dynamic range of cell surface expression measurements with our electronic cytometry chip.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>