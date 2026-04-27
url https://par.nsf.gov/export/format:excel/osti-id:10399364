--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10399364</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-34049-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Vegetation type is an important predictor of the arctic summer land surface energy budget</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Oehri, Jacqueline; Schaepman-Strub, Gabriela; Kim, Jin-Soo; Grysko, Raleigh; Kropp, Heather; Grünberg, Inge; Zemlianskii, Vitalii; Sonnentag, Oliver; Euskirchen, Eugénie S.; Reji Chacko, Merin; Muscari, Giovanni; Blanken, Peter D.; Dean, Joshua F.; di Sarra, Alcide; Harding, Richard J.; Sobota, Ireneusz; Kutzbach, Lars; Plekhanova, Elena; Riihelä, Aku; Boike, Julia; Miller, Nathaniel B.; Beringer, Jason; López-Blanco, Efrén; Stoy, Paul C.; Sullivan, Ryan C.; Kejna, Marek; Parmentier, Frans-Jan W.; Gamon, John A.; Mastepanov, Mikhail; Wille, Christian; Jackowicz-Korczynski, Marcin; Karger, Dirk N.; Quinton, William L.; Putkonen, Jaakko; van As, Dirk; Christensen, Torben R.; Hakuba, Maria Z.; Stone, Robert S.; Metzger, Stefan; Vandecrux, Baptiste; Frost, Gerald V.; Wild, Martin; Hansen, Birger; Meloni, Daniela; Domine, Florent; te Beest, Mariska; Sachs, Torsten; Kalhori, Aram; Rocha, Adrian V.; Williamson, Scott N.; Morris, Sara; Atchley, Adam L.; Essery, Richard; Runkle, Benjamin R.; Holl, David; Riihimaki, Laura D.; Iwata, Hiroki; Schuur, Edward A.; Cox, Christopher J.; Grachev, Andrey A.; McFadden, Joseph P.; Fausto, Robert S.; Göckede, Mathias; Ueyama, Masahito; Pirk, Norbert; de Boer, Gijs; Bret-Harte, M. Syndonia; Leppäranta, Matti; Steffen, Konrad; Friborg, Thomas; Ohmura, Atsumu; Edgar, Colin W.; Olofsson, Johan; Chambers, Scott D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Despite the importance of high-latitude surface energy budgets (SEBs) for land-climate interactions in the rapidly changing Arctic, uncertainties in their prediction persist. Here, we harmonize SEB observations across a network of vegetated and glaciated sites at circumpolar scale (1994–2021). Our variance-partitioning analysis identifies vegetation type as an important predictor for SEB-components during Arctic summer (June-August), compared to other SEB-drivers including climate, latitude and permafrost characteristics. Differences among vegetation types can be of similar magnitude as between vegetation and glacier surfaces and are especially high for summer sensible and latent heat fluxes. The timing of SEB-flux summer-regimes (when daily mean values exceed 0 Wm              −2              ) relative to snow-free and -onset dates varies substantially depending on vegetation type, implying vegetation controls on snow-cover and SEB-flux seasonality. Our results indicate complex shifts in surface energy fluxes with land-cover transitions and a lengthening summer season, and highlight the potential for improving future Earth system models via a refined representation of Arctic vegetation types.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636476; 2220863; 1936752; 1931333; 2103539; 2011276</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>