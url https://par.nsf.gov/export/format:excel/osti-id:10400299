--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10400299</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/microorganisms10071334</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Edwardsiella ictaluri T3SS Effector EseN Modulates Expression of Host Genes Involved in the Immune Response</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dubytska, Lidiya P.; Koirala, Ranjan; Sanchez, Azhia; Thune, Ronald</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microorganisms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1334</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2607</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The type III secretion system (T3SS) effector EseN is encoded on the Edwardsiella ictaluri chromosome and is homologous to a family of T3SS effector proteins with phosphothreonine lyase activity. Previously we demonstrated that E. ictaluri invasion activates extracellular signal-regulated kinases 1 and 2 (ERK1/2) early in the infection, which are subsequently inactivated by EseN. Comparative transcriptomic analysis showed a total of 753 significant differentially expressed genes in head-kidney-derived macrophages (HKDM) infected with an EseN mutant (∆EseN) compared to HKDM infected with wild-type (WT) strains. This data strongly indicates classical activation of macrophages (the M1 phenotype) in response to E. ictaluri infection and a significant role for EseN in the manipulation of this process. Our data also indicates that E. ictaluri EseN is involved in the modulation of pathways involved in the immune response to infection and expression of several transcription factors, including NF-κβ (c-rel and relB), creb3L4, socs6 and foxo3a. Regulation of transcription factors leads to regulation of proinflammatory interleukins (IL-8, IL-12a, IL-15, IL-6) and cyclooxygenase-2 (COX-2) expression. Inhibition of COX-2 mRNA by WT E. ictaluri leads to decreased production of prostaglandin E2 (PGE2), which is the product of COX-2 activity. Collectively, our results indicate that E. ictaluri EseN is an important player in the modulation of host immune responses to E.ictaluri infection.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2100228</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>