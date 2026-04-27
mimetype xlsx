--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10400703</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/17/06/P06039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Beam test performance of a prototype module with Short Strip ASICs for the CMS HL-LHC tracker upgrade</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adam, W.; Bergauer, T.; Damanakis, K.; Dragicevic, M.; Frühwirth, R.; Steininger, H.; Beaumont, W.; Di Croce, D.; Janssen, X.; Kello, T.; Lelek, A.; Van Mechelen, P.; Van Putte, S.; Van Remortel, N.; Delcourt, M.; De Moor, A.; D'Hondt, J.; Lowette, S.; Morton, A.; Muller, D.; Sahasransu, A.R.; Sørensen Bols, E.; Vannerom, D.; Allard, Y.; Clerbaux, B.; Dansana, S.; De Lentdecker, G.; Deng, W.; Favart, L.; Hohov, D.; Khalilzadeh, A.; Lee, K.; Mahdavikhorrami, M.; Makarenko, I.; Paredes, S.; Postiau, N.; Robert, F.; Thomas, L.; Vanden Bemden, M.; Vanlaer, P.; Wang, H.; Yang, Y.; Benecke, A.; Bethani, A.; Bruno, G.; Bury, F.; Caputo, C.; David, P.; Deblaere, A.; Delaere, C.; Donertas, I.S.; Giammanco, A.; Jain, S.; Lemaitre, V.; Mondal, K.; Prisciandaro, J.; Szilasi, N.; Taliercio, A.; Teklishyn, M.; Vischia, P.; Wertz, S.; Brigljević, V.; Chitroda, B.; Ferenček, D.; Majumder, D.; Mishra, S.; Roguljić, M.; Starodumov, A.; Šuša, T.; Eerola, P.; Brücken, E.; Lampén, T.; Martikainen, L.; Tuominen, E.; Karadzhinova-Ferrer, A.; Luukka, P.; Petrow, H.; Tuuva†, T.; Agram, J.-L.; Andrea, J.; Apparu, D.; Bloch, D.; Bonnin, C.; Brom, J.-M.; Chabert, E.; Charles, L.; Collard, C.; Dangelser, E.; Goerlach, U.; Grimault, C.; Gross, L.; Haas, C.; Krauth, M.; Nibigira, E.; Ollivier-Henry, N.; Silva Jiménez, E.; Asilar, E.; Baulieu, G.; Boudoul, G.; Caponetto, L.; Chanon, N.; Contardo, D.; Dené, P.; Dupasquier, T.; Galbit, G.; Lumb, N.; Mirabito, L.; Nodari, B.; Vander Donckt, M.; Viret, S.; Botta, V.; Feld, L.; Karpinski, W.; Klein, K.; Lipinski, M.; Louis, D.; Meuser, D.; Pauls, A.; Pierschel, G.; Rauch, M.; Röwert, N.; Schulz, J.; Teroerde, M.; Wlochal, M.; Dziwok, C.; Fluegge, G.; Pooth, O.; Stahl, A.; Ziemons, T.; Bhattacharya, S.; Blekman, F.; Campbell, A.; Cheng, C.; Consuegra Rodriguez, S.; Eckerlin, G.; Eckstein, D.; Gallo, E.; Guthoff, M.; Kleinwort, C.; Mankel, R.; Maser, H.; Muhl, C.; Mussgiller, A.; Nürnberg, A.; Otarid, Y.; Reichelt, O.; Savitskyi, M.; Schütze, P.; Stever, R.; Tonon†, N.; Velyka, A.; Ventura Barroso, A.; Walsh, R.; Wang, Q.; Zuber, A.; Antonello, M.; Biskop, H.; Buhmann, P.; Connor, P.; Feindt, F.; Froehlich, A.; Garutti, E.; Hajheidari, M.; Haller, J.; Hinzmann, A.; Jabusch, H.; Kasieczka, G.; Klanner, R.; Kutzner, V.; Lange, J.; Lange, T.; Martens, S.; Mrowietz, M.; Nissan, Y.; Pena, K.; Schleper, P.; Schwandt, J.; Steinbrück, G.; Tews, A.; Wellhausen, J.; Zoi, I.; Abbas, M.; Ardila, L.; Balzer, M.; Barvich, T.; Berger, B.; Butz, E.; Caselle, M.; De Boer†, W.; Dierlamm, A.; Droll, A.; Elicabuk, U.; Hartmann, F.; Husemann, U.; Kösker, G.; Koppenhöfer, R.; Maier, S.; Mallows, S.; Mehner, T.; Müller-Gosewisch, J.-O.; Muller, Th.; Neufeld, M.; Sander, O.; Shvetsov, I.; Simonis, H.J.; Steck, P.; Stockmeier, L.; Wassmer, M.; Wittig, F.; Anagnostou, G.; Assiouras, P.; Daskalakis, G.; Kazas, I.; Kyriakis, A.; Loukas, D.; Balázs, T.; Bartók, M.; Márton, K.; Siklér, F.; Veszprémi, V.; Bahinipati, S.; Das, A.K.; Mal, P.; Mishra, T.; Nayak, A.; Pattanaik, D.K.; Saha, P.; Swain, S.K.; Bhardwaj, A.; Jain, C.; Jain, G.; Kumar, A.; Ranjan, K.; Saumya, S.; Baradia, S.; Bhattacharya, R.; Dutta, S.; Palit, P.; Saha, G.; Sarkar, S.; Alibordi, M.; Behera, P.K.; Chatterjee, S.; Dash, G.; Jana, P.; Kalbhor, P.; Libby, J.; Mohammad, M.; Pradhan, R.; Pujahari, P.R.; Saha, N.R.; Samadhan, K.; Sharma, A.; Sikdar, A.K.; Verma, S.; Cariola, P.; Creanza, D.; de Palma, M.; De Robertis, G.; Di Florio, A.; Fiore, L.; Loddo, F.; Margjeka, I.; Mongelli, M.; My, S.; Silvestris, L.; Albergo, S.; Costa, S.; Di Mattia, A.; Potenza, R.; Saizu, M.A.; Tricomi, A.; Tuve, C.; Barbagli, G.; Bardelli, G.; Brianzi, M.; Camaiani, B.; Cassese, A.; Ceccarelli, R.; Ciaranfi, R.; Ciulli, V.; Civinini, C.; D'Alessandro, R.; Fiori, F.; Focardi, E.; Latino, G.; Lenzi, P.; Lizzo, M.; Meschini, M.; Paoletti, S.; Papanastassiou, A.; Seidita, R.; Sguazzoni, G.; Viliani, L.; Chatagnon, P.; Ferro, F.; Robutti, E.; Brivio, F.; Dinardo, M.E.; Dini, P.; Gennai, S.; Guzzi, L.; Malvezzi, S.; Menasce, D.; Moroni, L.; Pedrini, D.; Zuolo, D.; Azzi, P.; Bacchetta, N.; Bortignon, P.; Bisello, D.; Dorigo, T.; Tosi, M.; Yarar, H.; Gaioni, L.; Manghisoni, M.; Ratti, L.; Re, V.; Riceputi, E.; Traversi, G.; Asenov, P.; Baldinelli, G.; Bianchi, F.; Bilei, G.M.; Bizzaglia, S.; Caprai, M.; Checcucci, B.; Ciangottini, D.; Di Chiaro, A.; Fanò, L.; Farnesini, L.; Ionica, M.; Magherini, M.; Mantovani, G.; Mariani, V.; Menichelli, M.; Morozzi, A.; Moscatelli, F.; Passeri, D.; Piccinelli, A.; Placidi, P.; Rossi, A.; Santocchia, A.; Spiga, D.; Storchi, L.; Tedeschi, T.; Turrioni, C.; Azzurri, P.; Bagliesi, G.; Basti, A.; Beccherle, R.; Bianchini, L.; Boccali, T.; Bosi, F.; Castaldi, R.; Ciocci, M.A.; D'Amante, V.; Dell'Orso, R.; Donato, S.; Giassi, A.; Ligabue, F.; Magazzu, G.; Manca, E.; Massa, M.; Mazzoni, E.; Messineo, A.; Moggi, A.; Musich, M.; Palla, F.; Parolia, S.; Prosperi, P.; Raffaelli, F.; Ramirez Sanchez, G.; Rizzi, A.; Roy Chowdhury, S.; Spagnolo, P.; Tenchini, R.; Tonelli, G.; Venturi, A.; Verdini, P.G.; Zagaria, S.; Bartosik, N.; Bellan, R.; Coli, S.; Costa, M.; Covarelli, R.; Dellacasa, G.; Demaria, N.; Garbolino, S.; Garrafa Botta, S.; Grippo, M.; Luongo, F.; Mecca, A.; Migliore, E.; Monteil, E.; Ortona, G.; Pacher, L.; Rotondo, F.; Vagnerini, A.; Ahmad, A.; Ahmad, M.; Asghar, M.I.; Awais, A.; Awan, M.I.M.; Saleh, M.; Calderón, A.; Duarte Campderros, J.; Fernandez, M.; Gomez, G.; Gonzalez Sanchez, F.J.; Jaramillo Echeverria, R.; Lasaosa, C.; Moya, D.; Piedra, J.; Ruiz Jimeno, A.; Scodellaro, L.; Vila, I.; Virto, A.L.; Vizan Garcia, J.M.; Abbaneo, D.; Ahmed, I.; Albert, E.; Almeida, J.; Barinoff, M.; Batista Lopes, J.; Bergamin, G.; Blanchot, G.; Boyer, F.; Caratelli, A.; Carnesecchi, R.; Ceresa, D.; Christiansen, J.; Cichy, K.; Daguin, J.; Detraz, S.; Dudek, M.; Emriskova, N.; Faccio, F.; Frank, N.; French, T.; Hollos, A.; Kaplon, J.; Kloukinas, K.; Koss, N.; Kottelat, L.; Koukola, D.; Kovacs, M.; Lalic, J.; La Rosa, A.; Lenoir, P.; Loos, R.; Marchioro, A.; Mastronikolis, A.; Mateos Dominguez, I.; Mersi, S.; Michelis, S.; Nookala, A.; Onnela, A.; Orfanelli, S.; Pakulski, T.; Papadopoulos, A.; Perez, A.; Perez Gomez, F.; Pernot, J.-F.; Petagna, P.; Piazza, Q.; Pissaki, Z.; Rose, P.; Scarfì, S.; Sinani, M.; Tavares Rego, R.; Tropea, P.; Troska, J.; Tsirou, A.; Vasey, F.; Vichoudis, P.; Zografos, A.; Bertl†, W.; Caminada, L.; Ebrahimi, A.; Erdmann, W.; Horisberger, R.; Kaestli, H.-C.; Kotlinski, D.; Lange, C.; Langenegger, U.; Meier, B.; Missiroli, M.; Noehte, L.; Rohe, T.; Streuli, S.; Androsov, K.; Backhaus, M.; Becker, R.; Berger, P.; Calandri, A.; de Cosa, A.; di Calafiori, D.; Djambazov, L.; Donega, M.; Dorfer, C.; Eble, F.; Glessgen, F.; Grab, C.; Hits, D.; Lustermann, W.; Meinhard, M.; Niedziela, J.; Perovic, V.; Reichmann, M.; Ristic, B.; Roeser, U.; Ruini, D.; Sörensen, J.; Wallny, R.; Bärtschi, P.; Bösiger, K.; Brzhechko, D.; Canelli, F.; Cormier, K.; Del Burgo, R.; De Wit, A.; Huwiler, M.; Jin, W.; Jofrehei, A.; Kilminster, B.; Leontsinis, S.; Liechti, S.P.; Macchiolo, A.; Maier, R.; Mikuni, V.; Molinatti, U.; Neutelings, I.; Reimers, A.; Robmann, P.; Sanchez Cruz, S.; Takahashi, Y.; Wolf, D.; Chen, P.-H.; Hou, W.-S.; Lu, R.-S.; Clement, E.; Cussans, D.; Goldstein, J.; Seif El Nasr-Storey, S.; Stylianou, N.; Coughlan, J.A.; Harder, K.; Holmberg, M.-L.; Manolopoulos, K.; Schuh, T.; Tomalin, I.R.; Bainbridge, R.; Borg, J.; Brown, C.; Fedi, G.; Hall, G.; Monk, D.; Parker, D.; Pesaresi, M.; Uchida, K.; Coldham, K.; Cole, J.; Ghorbani, M.; Khan, A.; Kyberd, P.; Reid, I.D.; Bartek, R.; Dominguez, A.; Uniyal, R.; Vargas Hernandez, A.M.; Benelli, G.; Burkle, B.; Coubez, X.; Heintz, U.; Hinton, N.; Hogan, J.; Honma, A.; Kent, A.; Korotkov, A.; Li, D.; Lukasik, M.; Narain, M.; Pervan, N.; Sagir, S.; Simpson, F.; Spencer, E.; Usai, E.; Wong, W.Y.; Zhang, W.; Cannaert, E.; Chertok, M.; Conway, J.; Haza, G.; Hemer, D.; Jensen, F.; Thomson, J.; Wei, W.; Welton, T.; Yohay, R.; Zhang, F.; Hanson, G.; Si, W.; Chang, P.; Cooperstein, S.B.; Gerosa, R.; Giannini, L.; Krutelyov, S.; Sathia, B.N.; Sharma, V.; Tadel, M.; Yagil, A.; Dutta, V.; Incandela, J.; Kilpatrick, M.; Kyre, S.; Masterson, P.; Quinnan, M.; Cumalat, J.P.; Ford, W.T.; Hassani, A.; Karathanasis, G.; MacDonald, E.; Perloff, A.; Savard, C.; Schonbeck, N.; Stenson, K.; Ulmer, K.A.; Wagner, S.R.; Zipper, N.; Alexander, J.; Bright-Thonney, S.; Chen, X.; Conway, J.; Cranshaw, D.; Fan, J.; Fan, X.; Filenius, A.; Hogan, S.; Kotamnives, P.; Lantz, S.; Monroy, J.; Postema, H.; Reichert, J.; Reid, M.; Riley, D.; Ryd, A.; Smolenski, K.; Strohman, C.; Thom, J.; Wittich, P.; Zou, R.; Bakshi, A.; Berry, D.R.; Burkett, K.; Butler, D.; Canepa, A.; Derylo, G.; Dickinson, J.; Di Petrillo, K.F.; Ghosh, A.; Gingu, C.; Gonzalez, H.; Grünendahl, S.; Horyn, L.; Johnson, M.; Klabbers, P.; Lei, C.M.; Lipton, R.; Los, S.; Merkel, P.; Nahn, S.; Ravera, F.; Ristori, L.; Rivera, R.; Spiegel, L.; Uplegger, L.; Voirin, E.; Weber, H.A.; Becerril Gonzalez, H.; Dittmer, S.; Evdokimov, A.; Evdokimov, O.; Gerber, C.E.; Hofman, D.J.; Mills, C.; Roy, T.; Rudrabhatla, S.; Yoo, J.; Alhusseini, M.; Durgut, S.; Nachtman, J.; Onel, Y.; Rude, C.; Snyder, C.; Yi, K.; Amram, O.; Eminizer, N.; Gritsan, A.; Kyriacou, S.; Maksimovic, P.; Mantilla Suarez, C.; Roskes, J.; Swartz, M.; Vami, T.; Anguiano, J.; Bean, A.; Salvatico, R.; Smith, C.; Wilson, G.; Ivanov, A.; Modak, A.; Taylor, R.; Bloom, K.; Claes, D.R.; Fangmeier, C.; Golf, F.; Joo, C.; Kravchenko, I.; Siado, J.; Iashvili, I.; Kharchilava, A.; McLean, C.; Nguyen, D.; Pekkanen, J.; Rappoccio, S.; Albert, A.; Demiragli, Z.; Gastler, D.; Hazen, E.; Peck, A.; Rohlf, J.; Li, J.; Parker, A.; Skinnari, L.; Hahn, K.; Liu, Y.; Sung, K.; Basnet, A.; Hill, C.S.; Wei, K.; Winer, B.; Yates, B.; Malik, S.; Norberg, S.; Ramirez Vargas, J.E.; Chawla, R.; Das, S.; Jones, M.; Jung, A.; Koshy, A.; Liu, M.; Negro, G.; Thieman, J.; Cheng, T.; Dolen, J.; Parashar, N.; Ecklund, K.M.; Freed, S.; Kumar, A.; Nussbaum, T.; Demina, R.; Dulemba, J.; Hindrichs, O.; Korjenevski, S.; Gershtein, Y.; Halkiadakis, E.; Hart, A.; Kurup, C.; Lath, A.; Nash, K.; Osherson, M.; Schnetzer, S.; Stone, R.; Xia, C.; Fiorendi, S.; Holmes, T.; Lee, L.; Spanier, S.; Eusebi, R.; D'Angelo, P.; Johns, W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P06039</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Short Strip ASIC (SSA) is one of the four front-end  chips designed for the upgrade of the CMS Outer Tracker for the High  Luminosity LHC. Together with the Macro-Pixel ASIC (MPA) it will  instrument modules containing a strip and a macro-pixel sensor  stacked on top of each other.  The SSA provides both full readout of  the strip hit information when triggered, and, together with the  MPA, correlated clusters called stubs from the two sensors for use  by the CMS Level-1 (L1) trigger system.  Results from the first  prototype module consisting of a sensor and two SSA chips are  presented.  The prototype module has been characterized at the  Fermilab Test Beam Facility using a 120 GeV proton beam.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209460; 2208803</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>