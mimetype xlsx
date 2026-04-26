--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10402263</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.abj4396</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lithium niobate photonics: Unlocking the electromagnetic spectrum</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Boes, Andreas; Chang, Lin; Langrock, Carsten; Yu, Mengjie; Zhang, Mian; Lin, Qiang; Lončar, Marko; Fejer, Martin; Bowers, John; Mitchell, Arnan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>379</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6627</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>BACKGROUND              Electromagnetic (EM) waves underpin modern society in profound ways. They are used to carry information, enabling broadcast radio and television, mobile telecommunications, and ubiquitous access to data networks through Wi-Fi and form the backbone of our modern broadband internet through optical fibers. In fundamental physics, EM waves serve as an invaluable tool to probe objects from cosmic to atomic scales. For example, the Laser Interferometer Gravitational-Wave Observatory and atomic clocks, which are some of the most precise human-made instruments in the world, rely on EM waves to reach unprecedented accuracies.              This has motivated decades of research to develop coherent EM sources over broad spectral ranges with impressive results: Frequencies in the range of tens of gigahertz (radio and microwave regimes) can readily be generated by electronic oscillators. Resonant tunneling diodes enable the generation of millimeter (mm) and terahertz (THz) waves, which span from tens of gigahertz to a few terahertz. At even higher frequencies, up to the petahertz level, which are usually defined as optical frequencies, coherent waves can be generated by solid-state and gas lasers. However, these approaches often suffer from narrow spectral bandwidths, because they usually rely on well-defined energy states of specific materials, which results in a rather limited spectral coverage.              To overcome this limitation, nonlinear frequency-mixing strategies have been developed. These approaches shift the complexity from the EM source to nonresonant-based material effects. Particularly in the optical regime, a wealth of materials exist that support effects that are suitable for frequency mixing. Over the past two decades, the idea of manipulating these materials to form guiding structures (waveguides) has provided improvements in efficiency, miniaturization, and production scale and cost and has been widely implemented for diverse applications.                                      ADVANCES              Lithium niobate, a crystal that was first grown in 1949, is a particularly attractive photonic material for frequency mixing because of its favorable material properties. Bulk lithium niobate crystals and weakly confining waveguides have been used for decades for accessing different parts of the EM spectrum, from gigahertz to petahertz frequencies. Now, this material is experiencing renewed interest owing to the commercial availability of thin-film lithium niobate (TFLN). This integrated photonic material platform enables tight mode confinement, which results in frequency-mixing efficiency improvements by orders of magnitude while at the same time offering additional degrees of freedom for engineering the optical properties by using approaches such as dispersion engineering. Importantly, the large refractive index contrast of TFLN enables, for the first time, the realization of lithium niobate–based photonic integrated circuits on a wafer scale.                                      OUTLOOK              The broad spectral coverage, ultralow power requirements, and flexibilities of lithium niobate photonics in EM wave generation provides a large toolset to explore new device functionalities. Furthermore, the adoption of lithium niobate–integrated photonics in foundries is a promising approach to miniaturize essential bench-top optical systems using wafer scale production. Heterogeneous integration of active materials with lithium niobate has the potential to create integrated photonic circuits with rich functionalities. Applications such as high-speed communications, scalable quantum computing, artificial intelligence and neuromorphic computing, and compact optical clocks for satellites and precision sensing are expected to particularly benefit from these advances and provide a wealth of opportunities for commercial exploration. Also, bulk crystals and weakly confining waveguides in lithium niobate are expected to keep playing a crucial role in the near future because of their advantages in high-power and loss-sensitive quantum optics applications. As such, lithium niobate photonics holds great promise for unlocking the EM spectrum and reshaping information technologies for our society in the future.                                                Lithium niobate spectral coverage.                                      The EM spectral range and processes for generating EM frequencies when using lithium niobate (LN) for frequency mixing. AO, acousto-optic; AOM, acousto-optic modulation; χ                    (2)                    , second-order nonlinearity; χ                    (3)                    , third-order nonlinearity; EO, electro-optic; EOM, electro-optic modulation; HHG, high-harmonic generation; IR, infrared; OFC, optical frequency comb; OPO, optical paramedic oscillator; OR, optical rectification; SCG, supercontinuum generation; SHG, second-harmonic generation; UV, ultraviolet.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918549; 2137723</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>