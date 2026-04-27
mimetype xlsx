--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10403187</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS47612.2022.9982207</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NAUTS: Negotiation for Adaptation to Unstructured Terrain Surfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Siva, Sriram; Wigness, Maggie; Rogers, John G.; Quang, Long; Zhang, Hao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>When robots operate in real-world off-road environments with unstructured terrains, the ability to adapt their navigational policy is critical for effective and safe navigation. However, off-road terrains introduce several challenges to robot navigation, including dynamic obstacles and terrain uncertainty, leading to inefficient traversal or navigation failures. To address these challenges, we introduce a novel approach for adaptation by negotiation that enables a ground robot to adjust its navigational behaviors through a negotiation process. Our approach first learns prediction models for various navigational policies to function as a terrain-aware joint local controller and planner. Then, through a new negotiation process, our approach learns from various policies' interactions with the environment to agree on the optimal combination of policies in an online fashion to adapt robot navigation to unstructured off-road terrains on the fly. Additionally, we implement a new optimization algorithm that offers the optimal solution for robot negotiation in real-time during execution. Experimental results have validated that our method for adaptation by negotiation outperforms previous methods for robot navigation, especially over unseen and uncertain dynamic terrains.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942056; 2308492</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>