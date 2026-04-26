--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10403215</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-019-12612-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transforming protein-polymer conjugate purification by tuning protein solubility</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baker, Stefanie L.; Munasinghe, Aravinda; Kaupbayeva, Bibifatima; Rebecca Kang, Nin; Certiat, Marie; Murata, Hironobu; Matyjaszewski, Krzysztof; Lin, Ping; Colina, Coray M.; Russell, Alan J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Almost all commercial proteins are purified using ammonium sulfate precipitation. Protein-polymer conjugates are synthesized from pure starting materials, and the struggle to separate conjugates from polymer, native protein, and from isomers has vexed scientists for decades. We have discovered that covalent polymer attachment has a transformational effect on protein solubility in salt solutions. Here, protein-polymer conjugates with a variety of polymers, grafting densities, and polymer lengths are generated using atom transfer radical polymerization. Charged polymers increase conjugate solubility in ammonium sulfate and completely prevent precipitation even at 100% saturation. Atomistic molecular dynamic simulations show the impact is driven by an anti-polyelectrolyte effect from zwitterionic polymers. Uncharged polymers exhibit polymer length-dependent decreased solubility. The differences in salting-out are then used to simply purify mixtures of conjugates and native proteins into single species. Increasing protein solubility in salt solutions through polymer conjugation could lead to many new applications of protein-polymer conjugates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1659782</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>