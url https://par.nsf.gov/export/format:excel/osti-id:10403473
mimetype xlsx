--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10403473</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stac2734</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Turbulence, coherence, and collapse: Three phases for core evolution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Offner, Stella S; Taylor, Josh; Markey, Carleen; Chen, Hope How-Huan; Pineda, Jaime E; Goodman, Alyssa A; Burkert, Andreas; Ginsburg, Adam; Choudhury, Spandan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>885 to 909</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            We study the formation, evolution, and collapse of dense cores by tracking structures in a magnetohydrodynamic simulation of a star-forming cloud. We identify cores using the dendrogram algorithm and utilize machine learning techniques, including Neural Gas prototype learning and Fuzzy c-means clustering to analyse the density and velocity dispersion profiles of cores together with six bulk properties. We produce a 2-d visualization using a Uniform Manifold Approximation and Projection (UMAP), which facilitates the connection between physical properties and three partially-overlapping phases: i) unbound turbulent structures (Phase I), ii) coherent cores that have low turbulence (Phase II), and iii) bound cores, many of which become protostellar (Phase III). Within Phase II, we identify a population of long-lived coherent cores that reach a quasi-equilibrium state. Most prestellar cores form in Phase II and become protostellar after evolving into Phase III. Due to the turbulent cloud environment, the initial core properties do not uniquely predict the eventual evolution, i.e. core evolution is stochastic, and cores follow no one evolutionary path. The phase lifetimes are 1.0 ± 0.1 × 105 yr, 1.3 ± 0.2 × 105 yr, and 1.8 ± 0.3 × 105 yr for Phase I, II, and III, respectively. We compare our results to NH3 observations of dense cores. Known coherent cores predominantly map into Phase II, while most turbulent pressure-confined cores map to Phase I or III. We predict that a significant fraction of observed starless cores have unresolved coherent regions and that ≳20 per cent of observed starless cores will not form stars. Measurements of core radial profiles in addition to the usual bulk properties will enable more accurate predictions of core evolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142300; 2008101; 2107942; 1908419</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>