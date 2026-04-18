--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10403515</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LOPS: Learning Order Inspired Pseudo-Label Selection for Weakly Supervised Text Classification</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mekala, Dheeraj; Dong, Chengyu; Shang, Jingbo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Findings of the Association for Computational Linguistics: EMNLP 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4894–4908</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Weakly supervised text classification methods typically train a deep neural classifier based on pseudo-labels. The quality of pseudo-labels is crucial to final performance but they are inevitably noisy due to their heuristic nature, so selecting the correct ones has a huge potential for performance boost. One straightforward solution is to select samples based on the softmax probability scores in the neural classifier corresponding to their pseudo-labels. However, we show through our experiments that such solutions are ineffective and unstable due to the erroneously high-confidence predictions from poorly calibrated models. Recent studies on the memorization effects of deep neural models suggest that these models first memorize training samples with clean labels and then those with noisy labels. Inspired by this observation, we propose a novel pseudo-label selection method LOPS that takes learning order of samples into consideration. We hypothesize that the learning order reflects the probability of wrong annotation in terms of ranking, and therefore, propose to select the samples that are learnt earlier. LOPS can be viewed as a strong performance-boost plug-in to most existing weakly-supervised text classification methods, as confirmed in extensive experiments on four real-world datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2040727</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>