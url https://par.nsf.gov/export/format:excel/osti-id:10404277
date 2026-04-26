--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10404277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-22-15909-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seasonal significance of new particle formation impacts on cloud condensation nuclei at a mountaintop location</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hirshorn, Noah S.; Zuromski, Lauren M.; Rapp, Christopher; McCubbin, Ian; Carrillo-Cardenas, Gerardo; Yu, Fangqun; Hallar, A. Gannet</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>15909 to 15924</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. New particle formation (NPF) events are defined as asudden burst of aerosols followed by growth and can impact climate bygrowing to larger sizes and under proper conditions, potentially formingcloud condensation nuclei (CCN). Field measurements relating NPF and CCN arecrucial in expanding regional understanding of how aerosols impactclimate. To quantify the possible impact of NPF on CCN formation, it isimportant to not only maintain consistency when classifying NPF events butalso consider the proper timeframe for particle growth to CCN-relevantsizes. Here, we analyze 15 years of direct measurements of both aerosol sizedistributions and CCN concentrations and combine them with novel methods toquantify the impact of NPF on CCN formation at Storm Peak Laboratory (SPL),a remote, mountaintop observatory in Colorado. Using the new automaticmethod to classify NPF, we find that NPF occurs on 50 % of all daysconsidered in the study from 2006 to 2021, demonstrating consistency withprevious work at SPL. NPF significantly enhances CCN during the winter by afactor of 1.36 and during the spring by a factor of 1.54, which, when combined withprevious work at SPL, suggests the enhancement of CCN by NPF occurs on aregional scale. We confirm that events with persistent growth are common inthe spring and winter, while burst events are more common in the summer andfall. A visual validation of the automatic method was performed in thestudy. For the first time, results clearly demonstrate the significantimpact of NPF on CCN in montane North American regions and the potential forwidespread impact of NPF on CCN.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1951632</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>