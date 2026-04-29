--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10404548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1140/epjc/s10052-022-11048-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Theory, phenomenology, and experimental avenues for dark showers: a Snowmass 2021 report</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Albouy, Guillaume; Barron, Jared; Beauchesne, Hugues; Bernreuther, Elias; Bona, Marcella; Cazzaniga, Cesare; Cesarotti, Cari; Cohen, Timothy; de Cosa, Annapaola; Curtin, David; Demiragli, Zeynep; Doglioni, Caterina; Elliot, Alison; DiPetrillo, Karri Folan; Eble, Florian; Erice, Carlos; Freer, Chad; Garcia-Bellido, Aran; Gemmell, Caleb; Genest, Marie-Hélène; di Cortona, Giovanni Grilli; Gustavino, Giuliano; Hemme, Nicoline; Holmes, Tova; Kar, Deepak; Knapen, Simon; Kulkarni, Suchita; Lavezzo, Luca; Lowette, Steven; Maier, Benedikt; Mee, Seán; Mrenna, Stephen; Nair, Harikrishnan; Niedziela, Jeremi; Papageorgakis, Christos; Parmar, Nukulsinh; Paus, Christoph; Pedro, Kevin; Peixoto, Ana; Perloff, Alexx; Plehn, Tilman; Scherb, Christiane; Schwaller, Pedro; Shelton, Jessie; Singh, Akanksha; Sinha, Sukanya; Sjöstrand, Torbjörn; Spourdalakis, Aris G.; Stolarski, Daniel; Strassler, Matthew J.; Usachov, Andrii; Sierra, Carlos Vázquez; Verhaaren, Christopher B.; Wang, Long</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The European Physical Journal C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1434-6052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          In this work, we consider the case of a strongly coupled dark/hidden sector, which extends the Standard Model (SM) by adding an additional non-Abelian gauge group. These extensions generally contain matter fields, much like the SM quarks, and gauge fields similar to the SM gluons. We focus on the exploration of such sectors where the dark particles are produced at the LHC through a portal and undergo rapid hadronization within the dark sector before decaying back, at least in part and potentially with sizeable lifetimes, to SM particles, giving a range of possibly spectacular signatures such as emerging or semi-visible jets. Other, non-QCD-like scenarios leading to soft unclustered energy patterns or glueballs are also discussed. After a review of the theory, existing benchmarks and constraints, this work addresses how to build consistent benchmarks from the underlying physical parameters and present new developments for the              pythia              Hidden Valley module, along with jet substructure studies. Finally, a series of improved search strategies is presented in order to pave the way for a better exploration of the dark showers at the LHC.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046626</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>