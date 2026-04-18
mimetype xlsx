--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10404693</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fspas.2023.1139230</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Long-term geospace climate monitoring</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Shun-Rong; Cnossen, Ingrid; Laštovička, Jan; Elias, Ana G.; Yue, Xinan; Jacobi, Christoph; Yue, Jia; Wang, Wenbin; Qian, Liying; Goncharenko, Larisa</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Astronomy and Space Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-987X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Climate change is characterized by global surface warming associated with the increase of greenhouse gas population since the start of the industrial era. Growing evidence shows that the upper atmosphere is experiencing appreciable cooling over the last several decades. The seminal modeling study by Roble and Dickinson (1989) suggested potential effects of increased greenhouse gases on the ionosphere and thermosphere cooling which appear consistent with some observations. However, several outstanding issues remain regarding the role of CO              2              , other important contributors, and impacts of the cooling trend in the ionosphere and thermosphere: for example, (1) what is the regional variability of the trends? (2) the very strong ionospheric cooling observed by multiple incoherent scatter radars that does not fit with the prevailing theory based on the argument of anthropogenic greenhouse gas increases, why? (3) what is the effect of secular changes in Earth’s main magnetic field? Is it visible now in the ionospheric data and can it explain some of the regional variability in the observed ionospheric trends? (4) what is the impact of long-term cooling in the thermosphere on operational systems? (5) what are the appropriate strategic plans to ensure the long-term monitoring of the critical space climate?</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149698; 1952737; 2033787</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>