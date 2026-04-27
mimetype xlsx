--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10404704</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D1EW00732G</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emerging investigator series: moving beyond resilience by considering antifragility in potable water systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goodwill, Joseph E.; Ray, Patrick; Nock, Destenie; Miller, Christopher M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science: Water Research &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2053-1400</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It is inherently difficult to plan water systems for a future that is non-predictive. This paper introduces a novel perspective for the design and operation of potable water systems under increasing water quality volatility (              e.g.              , a relatively rapid and unpredicted deviation from baseline water quality). Increased water quality volatility and deep uncertainty stress water systems, confound design decisions, and increase the risk of decreased water system performance. Recent emphasis on resilience in drinking water treatment has partly addressed this issue, but still establishes an adversarial relationship with change. An antifragile system benefits from volatile change. By incorporating antifragility, water systems may move beyond resilience and improve performance with extreme events and other changes, rather than survive, or fail and quickly recover. Using examples of algal blooms, wildfires, and the COVID-19 pandemic, this work illustrates fragility, resilience, and antifragility within physicochemical process design including clarification, adsorption and disinfection. Methods for increasing antifragility, both individual process options and new system design tools, are discussed. Novel physicochemical processes with antifragile characteristics include ferrate preoxidation and magnetic iron (nano)particles. New design tools that allow for systematic evaluation of antifragile opportunities include artificial neural networks and virtual jar or pilot “stress testing”. Incorporating antifragile characteristics represents a trade-off with capital and/or operating cost. We present a real options analysis approach to considering costs in the context of antifragile design decisions. Adopting this antifragile perspective will help ensure water system improved performance during extreme events and a general increase in volatility.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046383</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>