--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10404904</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1117/12.2654772</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Equivalent circuit modeling of traveling-wave superconducting-nanostripe single-photon detectors for silicon quantum photonic integrated circuits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Djamen Tchapda, Loic H.; Bal, Anindya; Nazib, Sami A.; Hutchins-Delgado, Troy A.; Lee, Hosuk; Reymatias, Mark V.; Sommer, Erika M.; Komissarov, Ivan; Nogan, John; Lu, Tzu-Ming; Sobolewski, Roman; Osinski, Marek</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Osiński, Marek; Arakawa, Yasuhiko; Witzigmann, Bernd</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of SPIE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12415</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>12415-0B</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Superconducting nanostripe single-photon detectors (SNSPDs) represent key components in silicon quantum photonic integrated circuits (SiQuPICs). They provide good timing precision, low dark counts, and high efficiency. The design, fabrication, and characterization of SiQuPICs comprising SNSPDs coupled to dielectric optical waveguides are the core objectives of our work. The detectors are positioned directly on the dielectric waveguide core to increase photon absorption by the superconducting nanostripes. We also present results on the SPICE circuit modeling of traveling-wave SNSPDs integrated with Si3N4/SiO2 optical waveguides.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842712; 2217786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>