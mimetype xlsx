--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10405145</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gji/ggab439</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Wavefield-based evaluation of DAS instrument response and array design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Muir, Jack B; Zhan, Zhongwen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Journal International</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21 to 34</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0956-540X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>SUMMARY            Distributed acoustic sensing (DAS) networks promise to revolutionize observational seismology by providing cost-effective, highly dense spatial sampling of the seismic wavefield, especially by utilizing pre-deployed telecomm fibre in urban settings for which dense seismic network deployments are difficult to construct. However, each DAS channel is sensitive only to one projection of the horizontal strain tensor and therefore gives an incomplete picture of the horizontal seismic wavefield, limiting our ability to make a holistic analysis of instrument response. This analysis has therefore been largely restricted to pointwise comparisons where a fortuitious coincidence of reference three-component seismometers and colocated DAS cable allows. We evaluate DAS instrument response by comparing DAS measurements from the PoroTomo experiment with strain-rate wavefield reconstructed from the nodal seismic array deployed in the same experiment, allowing us to treat the entire DAS array in a systematic fashion irrespective of cable geometry relative to the location of nodes. We found that, while the phase differences are in general small, the amplitude differences between predicted and observed DAS strain rates average a factor of 2 across the array and correlate with near-surface geology, suggesting that careful assessment of DAS deployments is essential for applications that require reliable assessments of amplitude. We further discuss strategies for empirical gain corrections and optimal placement of point sensor deployments to generate the best combined sensitivity with an already deployed DAS cable, from a wavefield reconstruction perspective.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1848166</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>