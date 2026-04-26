--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10405685</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2SM01013E</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cellular micromasonry: biofabrication with single cell precision</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ellison, S. Tori; Duraivel, Senthilkumar; Subramaniam, Vignesh; Hugosson, Fredrik; Yu, Bo; Lebowitz, Joseph J.; Khoshbouei, Habibeh; Lele, Tanmay P.; Martindale, Mark Q.; Angelini, Thomas E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Soft Matter</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8554 to 8560</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-683X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In many tissues, cell type varies over single-cell length-scales, creating detailed heterogeneities fundamental to physiological function. To gain understanding of the relationship between tissue function and detailed structure, and eventually to engineer structurally and physiologically accurate tissues, we need the ability to assemble 3D cellular structures having the level of detail found in living tissue. Here we introduce a method of 3D cell assembly having a level of precision finer than the single-cell scale. With this method we create detailed cellular patterns, demonstrating that cell type can be varied over the single-cell scale and showing function after their assembly.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>