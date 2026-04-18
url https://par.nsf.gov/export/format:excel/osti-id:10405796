--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10405796</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41586-022-04736-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Nanoscale imaging of phonon dynamics by electron microscopy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gadre, Chaitanya A.; Yan, Xingxu; Song, Qichen; Li, Jie; Gu, Lei; Huyan, Huaixun; Aoki, Toshihiro; Lee, Sheng-Wei; Chen, Gang; Wu, Ruqian; Pan, Xiaoqing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>606</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7913</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>292 to 297</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0028-0836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Spatially resolved vibrational mapping of nanostructures is indispensable to the development and understanding of thermal nanodevices              1              , modulation of thermal transport              2              and novel nanostructured thermoelectric materials              3–5              . Through the engineering of complex structures, such as alloys, nanostructures and superlattice interfaces, one can significantly alter the propagation of phonons and suppress material thermal conductivity while maintaining electrical conductivity              2              . There have been no correlative experiments that spatially track the modulation of phonon properties in and around nanostructures due to spatial resolution limitations of conventional optical phonon detection techniques. Here we demonstrate two-dimensional spatial mapping of phonons in a single silicon–germanium (SiGe) quantum dot (QD) using monochromated electron energy loss spectroscopy in the transmission electron microscope. Tracking the variation of the Si optical mode in and around the QD, we observe the nanoscale modification of the composition-induced red shift. We observe non-equilibrium phonons that only exist near the interface and, furthermore, develop a novel technique to differentially map phonon momenta, providing direct evidence that the interplay between diffuse and specular reflection largely depends on the detailed atomistic structure: a major advancement in the field. Our work unveils the non-equilibrium phonon dynamics at nanoscale interfaces and can be used to study actual nanodevices and aid in the understanding of heat dissipation near nanoscale hotspots, which is crucial for future high-performance nanoelectronics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034738; 2011967</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>