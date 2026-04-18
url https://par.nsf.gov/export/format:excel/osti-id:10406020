--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406020</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/AIVR56993.2022.00039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VRVideos: A flexible pipeline for Virtual Reality Video Creation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dickson, Anthony; Shanks, Jeremy; Ventura, Jonathan; Knott, Alistair; Zollmann, Stefanie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE International Conference on Artificial Intelligence and Virtual Reality (AIVR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>199 to 202</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent advances in Neural Radiance Field (NeRF)-based methods have enabled high-fidelity novel view synthesis for video with dynamic elements. However, these methods often require expensive hardware, take days to process a second-long video and do not scale well to longer videos. We create an end-to-end pipeline for creating dynamic 3D video from a monocular video that can be run on consumer hardware in minutes per second of footage, not days. Our pipeline handles the estimation of the camera parameters, depth maps, 3D reconstruction of dynamic foreground and static background elements, and the rendering of the 3D video on a computer or VR headset. We use a state-of-the-art visual transformer model to estimate depth maps which we use to scale COLMAP poses and enable RGB-D fusion with estimated depth data. In our preliminary experiments, we rendered the output in a VR headset and visually compared the method against ground-truth datasets and state-of-the-art NeRF-based methods.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2144822</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>