--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406133</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2FD00110A</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Characterization of Pt-doping effects on nanoparticle emission: a theoretical look at Au &lt;sub&gt;24&lt;/sub&gt; Pt(SH) &lt;sub&gt;18&lt;/sub&gt; and Au &lt;sub&gt;24&lt;/sub&gt; Pt(SC &lt;sub&gt;3&lt;/sub&gt; H &lt;sub&gt;7&lt;/sub&gt; ) &lt;sub&gt;18&lt;/sub&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Havenridge, Shana; Weerawardene, K. L.; Aikens, Christine M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Faraday Discussions</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>464 to 477</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1359-6640</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Developments in nanotechnology have made the creation of functionalized materials with atomic precision possible. Thiolate-protected gold nanoclusters, in particular, have become the focus of study in literature as they possess high stability and have tunable structure–property relationships. In addition to adjustments in properties due to differences in size and shape, heteroatom doping has become an exciting way to tune the properties of these systems by mixing different atomic d characters from transition metal atoms. Au              24              Pt(SR)              18              clusters, notably, have shown incredible catalytic properties, but fall short in the field of photochemistry. The influence of the Pt dopant on the photoluminescence mechanism and excited state dynamics has been investigated by a few experimental groups, but the origin of the differences that arise due to doping has not been clarified thoroughly. In this paper, density functional theory methods are used to analyze the geometry, optical and photoluminescent properties of Au              24              Pt(SR)              18              in comparison with those of [Au              25              (SR)              18              ]              1−              . Furthermore, as these clusters have shown slightly different geometric and optical properties for different ligands, the analysis is completed with both hydrogen and propyl ligands in order to ascertain the role of the passivating ligands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905048; 1726332</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>