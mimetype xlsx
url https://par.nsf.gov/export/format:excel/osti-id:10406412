--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5430/jct.v11n8p53</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Billion Oyster Project and Curriculum and Community Enterprise for Restoration Science Curriculum: The Digital Platform and Student Symposium Presentations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Birney, Lauren B.; Evans, Brian R.; Kong, Joyce; Solanki, Vibhakumari; Mojica, Elmer-Rico</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Curriculum and Teaching</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1927-2677</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Billion Oyster Project and Curriculum and Community Enterprise for the Restoration of New York Harbor (BOP-CCERS) program is a National Science Foundation (NSF) supported initiative and collaboration of multiple institutions and organizations led by Pace University and is in collaboration with New York City Public Schools. This large-scale project, Innovative Technology Experiences for Students and Teachers (ITEST), generated a large amount of data through programming that engaged both teachers and students. This article presents the third part to the study with focus on the Digital Platform and results from the student Symposium presentations. Part 1 focused on Underrepresented Minority (URM) student interest in STEM as motivated by the original project. Part 2 focused on URM student engagement with teachers to support students in teaching science through experiential learning and lessons that connect science to the real world, particularly through science in the New York Harbor. Moreover, the second part of the study focused on teacher engagement in the program, and what the researchers had learned in the process. The third aspect of the study, and primary focus on this paper, had found additional positive results cited by the teachers in the study both using the Digital Platform and after the project outcomes from the student Symposium presentations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759006</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>