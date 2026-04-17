--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,177 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...125 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -191,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406489</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1117/12.2610485</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>N-Heterocyclic carbene-stabilized gold nanoparticles and luminescent quantum dots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arabzadeh Nosratabad, Neda; Jin, Zhicheng; Du, Liang; Mattoussi, Hedi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Osiński, Marek; Kanaras, Antonios G.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Colloidal Nanoparticles for Biomedical Applications XVII</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11977</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>N-heterocyclic carbenes (NHCs) have attracted tremendous attention over the past decade, as it is expected to form strong coordination to transition metal complexes and surfaces. Here, we investigate the interactions between colloidal
+gold nanoparticles (AuNPs), or luminescent quantum dots (QDs) and a multidentate NHC-based polymer ligand. The ligand design relies on the nucleophilic addition reaction between several NHC anchoring groups, short polyethylene glycol (PEG) blocks, and a polymer chain. We find that such NHC-decorated ligands rapidly coordinate onto both sets of nanocrystals, which is attributed to the inherent σ-donating nature (soft Lewis base) of NHC groups combined with the soft Lewis acidic character of nanocrystal surfaces. We combine NMR spectroscopy, fluorescence spectroscopy, high-resolution transmission electron microscopy and dynamic light scattering to characterize the NHCstabilized nanocrystals and gain insights into the nature of the binding interactions. In particular, we find that the newly coated nanocrystals exhibit long-term colloidal stability over a broad range of conditions with no sign of
+degradation or aggregation build up, while preserving their photophysical properties, for at least one year of storage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005079</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>