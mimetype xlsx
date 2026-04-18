--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406745</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning Bellman Complete Representations for Offline Policy Evaluation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jonathan Chang, Kaiwen Wang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 39th International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study representation learning for Offline Reinforcement Learning (RL), focusing on the important task of Offline Policy Evaluation (OPE). Recent work shows that, in contrast to supervised learning, realizability of the Q-function is not enough for learning it. Two sufficient conditions for sample-efficient OPE are Bellman completeness and coverage. Prior work often assumes that representations satisfying these conditions are given, with results being mostly theoretical in nature. In this work, we propose BCRL, which directly learns from data an approximately linear Bellman complete representation with good coverage. With this learned representation, we perform OPE using Least Square Policy Evaluation (LSPE) with linear functions in our learned representation. We present an end-to-end theoretical analysis, showing that our two-stage algorithm enjoys polynomial sample complexity provided some representation in the rich class considered is linear Bellman complete. Empirically, we extensively evaluate our algorithm on challenging, image-based continuous control tasks from the Deepmind Control Suite. We show our representation enables better OPE compared to previous representation learning methods developed for off-policy RL (e.g., CURL, SPR). BCRL achieve competitive OPE error with the state-of-the-art method Fitted Q-Evaluation (FQE), and beats FQE when evaluating beyond the initial state distribution. Our ablations show that both linear Bellman complete and coverage components of our method are crucial.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846210</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>