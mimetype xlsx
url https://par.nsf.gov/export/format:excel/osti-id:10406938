--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10406938</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/ornithology/ukac010</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extensions and limitations of MacArthur (1958): A review of ecological and evolutionary approaches to competition and diet in the New World wood warblers (Parulidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sherry, Thomas W; Kent, Cody M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ornithology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-8038</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The extent to which interspecific competition structures species interactions and coexistence within communities, and the relevant mechanisms, are still debated. We focus on New World wood warblers (Parulidae), beginning with Robert MacArthur’s iconic 1958 paper in which he shows how subtle foraging behaviors, purportedly linked to dietary differences, within spruce trees contribute to the coexistence of 5 spruce-woods warbler species. MacArthur coined the phrase “resource partitioning”, and profoundly impacted the field of Ecology for subsequent decades in diverse ways. To understand what MacArthur got right and what he missed, we reviewed both ecological and evolutionary approaches to questions of the origin and coexistence of competing species in the context of diet. We argue that an important, underappreciated, mechanism of competition among coexisting migratory warbler species, particularly in winter, is diffuse exploitation competition, based in part on our own studies of warbler diets in relation to foraging behavior, substrate use, bird morphology, and other traits. Our review and synthesis of interspecific competition and coexistence in warblers have important consequences, including our questioning of the importance and effectiveness of resource partitioning in birds. We also suggest a novel hypothesis for the success of warblers today in the Caribbean and other habitats, beginning with their relatively recent adaptive radiation and the ecological opportunity on Caribbean islands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2147043</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>