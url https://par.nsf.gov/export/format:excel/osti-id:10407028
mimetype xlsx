--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407028</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0274401</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Correlation between postmortem microbial signatures and substance abuse disorders</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Javan, Gulnaz T.; Wells, Tiara; Allen, Jamese; Visona, Silvia; Moretti, Matteo; Tipton, Craig; Scott, Latia; Finley, Sheree J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Staley, Christopher</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0274401</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The microbiota gut-brain-axis is a bidirectional circuit that links the neural, endocrine, and immunological systems with gut microbial communities. The gut microbiome plays significant roles in human mind and behavior, specifically pain perception, learning capacity, memory, and temperament. Studies have shown that disruptions in the gut microbiota have been associated with substance use disorders. The interplay of gut microbiota in substance abuse disorders has not been elucidated; however, postmortem microbiome profiles may produce promising avenues for future forensic investigations. The goal of the current study was to determine gut microbiome composition in substance abuse disorder cases using transverse colon tissues of 21 drug overdose versus 19 non-overdose-related cases. We hypothesized that postmortem samples of the same cause of death will reveal similar microbial taxonomic relationships. We compared microbial diversity profiles using amplicon-based sequencing of the 16S rRNA gene V4 hypervariable region. The results demonstrated that the microbial abundance in younger-aged cases were found to have significantly more operational taxonomic units than older cases. Using weighted UniFrac analysis, the influence of substances in overdose cases was found to be a significant factor in determining microbiome similarity. The results also revealed that samples of the same cause of death cluster together, showing a high degree of similarity between samples and a low degree of similarity among samples of different causes of death. In conclusion, our examination of human transverse colon microflora in decomposing remains extends emerging literature on postmortem microbial communities, which will ultimately contribute to advanced knowledge of human putrefaction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011764; 2151000</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>