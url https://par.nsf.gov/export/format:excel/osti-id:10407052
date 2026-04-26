--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407052</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frvir.2022.960146</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Law enforcement training using simulation for locally customized encounters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kent, Julie A; Hughes, Charles E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Virtual Reality</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2673-4192</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Law enforcement professionals require up to date training for interacting with individuals on the autism spectrum in a manner that facilitates positive citizen response. Although these officers interact with the public regularly, they may only have sporadic interactions with citizens who are not neurotypical. The timing of these interactions is not easy to predict; therefore, it is important to provide regular opportunities to practice contacts with special needs communities. However, in much the same way that it can be difficult to provide regular sessions with other protected groups of people, it is not practical to pull individuals on the autism spectrum to participate in law enforcement training. Role play with neurotypical individuals and classroom training presenting facts about autism do little to prepare these officers for their real-world encounters. Virtual interactions with people on the autism spectrum allow officers to practice techniques without compromising the health and safety of the communities they serve. This paper presents results of a study comparing police training through experiences in virtual reality (VR) with video training regarding police interactions with individuals on the autism spectrum. Police officers in a municipal police department who participated in the study were divided into three groups for continuing training purposes. One group received video training, one group received practice in VR, and one group received training through both video and VR. The differences in training method did not result in significant differences in training effectiveness. However, subjective data did support the efficacy of practice in a virtual setting. This project addressed three important challenges with training in VR. First, the team needed to define the specifics of behavior and language that the simulated individuals would exhibit. Second, the VR had to be tailored to be relevant to the officers participating. Third and finally, the schedule for training delivery had to minimize the time that officers were away from their assigned duties. Officer feedback on their training experiences indicated the approach to these challenges was well-received. The primary research question is whether training in VR is any more effective that watching a training video.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114808; 1725554</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>