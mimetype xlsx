--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407059</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmars.2023.1110346</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Consumer feces impact coral health in guild-specific ways</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Grupstra, Carsten G.; Howe-Kerr, Lauren I.; van der Meulen, Jesse A.; Veglia, Alex J.; Coy, Samantha R.; Correa, Adrienne M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Marine Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-7745</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Animal waste products are an important component of nutrient cycles and result in the trophic transmission of diverse microorganisms. There is growing recognition that the feces of consumers, such as predators, may impact resource species, their prey,              via              physical effects and/or microbial activity. We tested the effect of feces from distinct fish trophic groups on coral health and used heat-killed fecal controls to tease apart physical versus microbial effects of contact with fecal material. Fresh grazer/detritivore fish feces caused lesions more frequently on corals, and lesions were 4.2-fold larger than those from sterilized grazer/detritivore feces; in contrast, fresh corallivore feces did not cause more frequent or larger lesions than sterilized corallivore feces. Thus, microbial activity in grazer/detritivore feces, but not corallivore feces, was harmful to corals. Characterization of bacterial diversity in feces of 10 reef fish species, ranging from obligate corallivores to grazer/detritivores, indicated that our experimental findings may be broadly generalizable to consumer guild, since feces of some obligate corallivores contained ~2-fold higher relative abundances of coral mutualist bacteria (              e.g.,              Endozoicomonadaceae), and lower abundances of the coral pathogen,              Vibrio coralliilyticus              , than feces of some grazer/detritivores. These findings recontextualize the ecological roles of consumers on coral reefs: although grazer/detritivores support coral reef health in various ways (              e.g.              , promoting coral settlement and herbivory through the removal of detritus and sediments from the algal matrix), they also disperse coral pathogens. Corallivore predation can wound corals, yet their feces contain potentially beneficial coral-associated bacteria, supporting the hypothesized role of consumers, and corallivores in particular, in coral symbiont dispersal. Such consumer-mediated microbial dispersal as demonstrated here has broad implications for environmental management.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2145472; 1635798; 2224354</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>