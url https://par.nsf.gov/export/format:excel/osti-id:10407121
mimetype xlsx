--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10407121</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2TB00997H</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Orientation-controlled crystallization of γ-glycine films with enhanced piezoelectricity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sui, Jiajie; Li, Jun; Gu, Long; Schmidt, Connor A.; Zhang, Ziyi; Shao, Yan; Gazit, Ehud; Gilbert, Pupa U.; Wang, Xudong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-09-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Chemistry B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6958 to 6964</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-750X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Glycine, the simplest amino acid, is considered a promising functional biomaterial owing to its excellent biocompatibility and strong out-of-plane piezoelectricity. Practical applications require glycine films to be manufactured with their strong piezoelectric polar 〈001〉 direction aligned with the film thickness. Based on the recently-developed solidification approach of a polyvinyl alcohol (PVA) and glycine aqueous solution, in this work, we demonstrate that the crystal orientation of the as-synthesized film is determined by the orientation of glycine crystal nuclei. By controlling the local nucleation kinetics              via              surface curvature tuning, we shifted the nucleation site from the edge to the middle of the liquid film, and thereby aligned the 〈001〉 direction vertically. As a result, the PVA–glycine–PVA sandwich film exhibits the highest aver-age piezoelectric coefficient              d              33              of 6.13 ± 1.13 pC N              −1              . This work demonstrates a promising kinetic approach to achieve crystallization and property control in a scalable biocrystal manufacturing process.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2220274</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>